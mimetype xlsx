--- v1 (2026-03-17)
+++ v2 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>additional_info</t>
   </si>
   <si>
     <t>text</t>
   </si>
   <si>
     <t>comment</t>
   </si>
   <si>
     <t>century</t>
   </si>
   <si>
     <t>century_type</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
@@ -1465,50 +1465,84 @@
 &lt;p&gt;რა ლამაზი ხარ,&lt;/p&gt;
 &lt;p&gt;როცა ტირი&lt;/p&gt;
 &lt;p&gt;გვიანღამით&lt;/p&gt;
 &lt;p&gt;მშობლიური ქალაქის ზღვის სანაპიროზე,&lt;/p&gt;
 &lt;p&gt;რადგანაც იცი,&lt;/p&gt;
 &lt;p&gt;ვეღარ ნახავ მრავალი წელი.&lt;/p&gt;</t>
   </si>
   <si>
     <t>ქობულეთის სანაპირო</t>
   </si>
   <si>
     <t>... (ვინ იცის)</t>
   </si>
   <si>
     <t>&lt;p&gt;ვინ იცის,&lt;/p&gt;
 &lt;p&gt;ვიქნებოდი ექვსი-შვიდი წლის,&lt;/p&gt;
 &lt;p&gt;შავი ზღვის ნაპირას,&lt;/p&gt;
 &lt;p&gt;ტალღების პირისპირ,&lt;/p&gt;
 &lt;p&gt;პატარა თითებით ქვიშაზე რომ ვწერდი&lt;/p&gt;
 &lt;p&gt;გოგონას სახელს, რომელიც მიყვარდა&lt;/p&gt;
 &lt;p&gt;და წამში აქრობდა წყალი იმ სახელს.&lt;/p&gt;
 &lt;p&gt;აზვირთებული ტალღის წინ მდგომი,&lt;/p&gt;
 &lt;p&gt;ღმერთთან მებრძოლი იაკობივით,&lt;/p&gt;
 &lt;p&gt;არ ვწყვეტდი ჯიქურ ბრძოლას ზღვასთან და&lt;/p&gt;
 &lt;p&gt;ბრძოლას ქვიშასთან.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>ქართვლის დედა (პოემა)</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;ჩემი სამშობლო, საქართველო, დღეს მიცოცხლდება!&lt;/p&gt;
+&lt;p&gt;ხალხი აზვირთდა, ხალხი აღსდგა, ხალხი მოქმედობს,&lt;/p&gt;
+&lt;p&gt;კასპიის ზღვიდან შავ ზღვამდინა ერთს ფიქრსა ჰფიქრობს&lt;/p&gt;
+&lt;p&gt;და ეგ ფიქრია მთელ კავკასის თავისუფლება.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>ილია ჭავჭავაძე</t>
+  </si>
+  <si>
+    <t>ქართული ეროვნული ჰიმნი (ალიფაშას ხმაზე)</t>
+  </si>
+  <si>
+    <t>&lt;table id="table3" border="1" width="100%"&gt;
+&lt;tbody&gt;
+&lt;tr&gt;
+&lt;td align="justify" valign="top" width="1090"&gt;აბა, ფხიზლად ქართველებო, მივყვეთ მამა-პაპის კვალსა!&lt;br /&gt;წარსულს გრძნობით ვიგონებდეთ, ჩავუფიქრდეთ მომავალსა!&lt;br /&gt;ცალი თვალი &lt;strong&gt;პონტოსაკენ&lt;/strong&gt;, ნუ ვაშორებთ გურგანს ცალსა!&lt;br /&gt;ყური ვუგდოთ გურჯი-ბოღაზს და ნუ ვაღებთ დარიალსა!&lt;br /&gt;&lt;br /&gt;მოსწონდათ და ახლაც მოსწონთ ჩვენი ქვეყნის მთა და ველი:&lt;br /&gt;მზით დამწვარი ჰიჯაზელი, გაყინული ჩრდილოელი,&lt;br /&gt;სპარსი, თურქი, ლეკ-მონღოლი, ბერძენი თუ რომაელი -&lt;br /&gt;ყველა ჩვენსკენ ისწრაფოდა, ყველა მაშრიყ-მაღრიბელი.&lt;br /&gt;&lt;br /&gt;იყო დრო , როს მმართველობა, სამართალი გვქონდა სხვისი,&lt;br /&gt;ბაღდათსა თუ ყარაყორუმს გზები გვედო ათას დღისი.&lt;br /&gt;მტრისგან ბევრჯელ დარბეულა ტფილისი და ქუთაისი,&lt;br /&gt;იმედს მაინც არ ვკარგავდით - სული გვახლდა შოთაისი.&lt;br /&gt;&lt;br /&gt;სად არ დგმულა ჩვენი ფესვი: სისხლი სად არ დაგვიღვრია?&lt;br /&gt;ერანს, თურანს, ავღანისტანს - ყველგან ჩვენი ძვლები ჰყრია.&lt;br /&gt;ფიცხელ ომში გახურვებულთ ევფრატ-დიჯლა დაგვიშვრია,&lt;br /&gt;ჩვენის სისხლით შეღებილი ვისლა დღესაც არის მღვრია.&lt;br /&gt;&lt;br /&gt;ოთხი დიდი სახელმწიფო მოგვიჭამ-გაგვიცვეთია:&lt;br /&gt;სადღა არის ძველი რომი ან ძლიერი სპარსეთია?&lt;br /&gt;არაბების ძლიერება, ამბობენ, დღეს ზღვის წვეთია.&lt;br /&gt;ვის ახსოვან მონღოლები? სხვების ბედიც აგეთია!&lt;br /&gt;&lt;br /&gt;სამი ათას წელზე მეტი გვიცხოვრია, როგორც ერსა.&lt;br /&gt;მრავალ შავ დღეს მოვსწრებივართ, მაგრამ ბევრსაც ბედნიერსა.&lt;br /&gt;უსიკვდილოდ არვის ვუთმობთ ჩვენს სამშობლოს მშვენიერსა.&lt;br /&gt;გვიმღერნია, კვლავაც ვიმღერთ ჩვენს ტკბილ მრავალჟამიერსა.&lt;br /&gt;&lt;br /&gt;სანამ იდენს ალაზანი, ჭოროხი და რიონ-მტკვარი,&lt;br /&gt;სანამ თავზე მცველად გვადგას ცივ-გომბორი, ლიხ-მყინვარი,&lt;br /&gt;არ მომკვდარა, არც მოკვდება საქართველო მოცინარი;&lt;br /&gt;მეტად აღარ შემცირდება მისი სივრცე, მისი მზღვარი.&lt;br /&gt;&lt;br /&gt;აბა, ფხიზლად, ქართველებო! მივყვეთ მამა-პაპის კვალსა!&lt;br /&gt;წარსულს გრძნობით ვიგონებდეთ, ჩავუფიქრდეთ მომავალსა!&lt;br /&gt;ცალი თვალი &lt;strong&gt;პონტოსაკენ&lt;/strong&gt;, ნუ ვაშორებთ გურგანს ცალსა!&lt;br /&gt;ყური ვუგდოთ გურჯი-ბოღაზს, ნუ, ნუ ვაღებთ დარიალსა!&lt;/td&gt;
+&lt;/tr&gt;
+&lt;/tbody&gt;
+&lt;/table&gt;
+&lt;table id="table3" border="1" width="100%"&gt;
+&lt;tbody&gt;
+&lt;tr&gt;
+&lt;td align="justify" valign="top" width="1090"&gt;&amp;nbsp;&lt;/td&gt;
+&lt;/tr&gt;
+&lt;/tbody&gt;
+&lt;/table&gt;</t>
+  </si>
+  <si>
+    <t>აკაკი შანიძე</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1811,51 +1845,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q106"/>
+  <dimension ref="A1:Q108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4756,50 +4790,96 @@
         <v>353</v>
       </c>
       <c r="D106" t="s">
         <v>354</v>
       </c>
       <c r="I106">
         <v>2024</v>
       </c>
       <c r="K106" t="s">
         <v>22</v>
       </c>
       <c r="L106" t="s">
         <v>23</v>
       </c>
       <c r="M106" t="s">
         <v>82</v>
       </c>
       <c r="N106" t="s">
         <v>24</v>
       </c>
       <c r="P106" t="s">
         <v>330</v>
       </c>
       <c r="Q106" t="s">
         <v>352</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17">
+      <c r="A107">
+        <v>112</v>
+      </c>
+      <c r="B107" t="s">
+        <v>355</v>
+      </c>
+      <c r="C107" t="s">
+        <v>356</v>
+      </c>
+      <c r="P107" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17">
+      <c r="A108">
+        <v>113</v>
+      </c>
+      <c r="B108" t="s">
+        <v>358</v>
+      </c>
+      <c r="D108" t="s">
+        <v>359</v>
+      </c>
+      <c r="H108">
+        <v>1917</v>
+      </c>
+      <c r="K108" t="s">
+        <v>22</v>
+      </c>
+      <c r="L108" t="s">
+        <v>23</v>
+      </c>
+      <c r="N108" t="s">
+        <v>24</v>
+      </c>
+      <c r="P108" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">